--- v0 (2026-06-03)
+++ v1 (2026-10-17)
@@ -88,955 +88,881 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE0A7F7" w14:textId="77777777" w:rsidR="00DB6FFB" w:rsidRPr="00D63227" w:rsidRDefault="00DB6FFB" w:rsidP="00DB6FFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="178"/>
-        <w:gridCol w:w="3508"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5391"/>
+        <w:gridCol w:w="3791"/>
+        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="5341"/>
       </w:tblGrid>
       <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="42C799CE" w14:textId="77777777" w:rsidTr="3DACF00E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6E2CF9" w14:textId="3368B9DF" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="3E6E2CF9" w14:textId="3368B9DF" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Degvielas un kurināmā operators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="1353BCD7" w14:textId="77777777" w:rsidTr="000E21A5">
+      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="1353BCD7" w14:textId="77777777" w:rsidTr="003127DE">
         <w:trPr>
-          <w:trHeight w:val="345"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0333B16C" w14:textId="2474E684" w:rsidR="3DACF00E" w:rsidRPr="007F316C" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="0333B16C" w14:textId="2474E684" w:rsidR="3DACF00E" w:rsidRPr="007F316C" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F316C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Komersanta nosaukums </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49D382F8" w14:textId="5241A2C0" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="49D382F8" w14:textId="572C76E2" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63227">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="4E75F540" w14:textId="77777777" w:rsidTr="007F316C">
+      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="4E75F540" w14:textId="77777777" w:rsidTr="003127DE">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7D141B" w14:textId="2E8DC655" w:rsidR="3DACF00E" w:rsidRPr="007F316C" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="6A7D141B" w14:textId="2E8DC655" w:rsidR="3DACF00E" w:rsidRPr="007F316C" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="240" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F316C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontaktinformācija:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcW w:w="50" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2A5D06" w14:textId="2905E90D" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="7F2A5D06" w14:textId="2905E90D" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5391" w:type="dxa"/>
+            <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1FED66BC" w14:textId="78B242C4" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="1FED66BC" w14:textId="5FD99EA1" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="0101A1B9" w14:textId="77777777" w:rsidTr="00425763">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FC7F25" w14:textId="4313C942" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5306E274" w14:textId="2C3F42B2" w:rsidR="3DACF00E" w:rsidRPr="007F316C" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F316C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="50" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA585BC" w14:textId="3884DA54" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D63227">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEF9C85" w14:textId="3AA78139" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="0101A1B9" w14:textId="77777777" w:rsidTr="007F316C">
+      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="68BAD64F" w14:textId="77777777" w:rsidTr="00425763">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="178" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40FC7F25" w14:textId="4313C942" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="5A329360" w14:textId="18B78A9B" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3508" w:type="dxa"/>
+            <w:tcW w:w="3791" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5306E274" w14:textId="2C3F42B2" w:rsidR="3DACF00E" w:rsidRPr="007F316C" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="7E2046FB" w14:textId="505DCBA6" w:rsidR="3DACF00E" w:rsidRPr="007F316C" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F316C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>adrese</w:t>
+              <w:t>tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcW w:w="50" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AAEE69" w14:textId="3C746F07" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D63227">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E46398C" w14:textId="47152F6A" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="4F13B64D" w14:textId="77777777" w:rsidTr="00425763">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA585BC" w14:textId="3884DA54" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="27B26B02" w14:textId="7E3A543F" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5391" w:type="dxa"/>
+            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EF97C1" w14:textId="7C936C9C" w:rsidR="3DACF00E" w:rsidRPr="007F316C" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F316C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>e-pasta adrese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="50" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEF9C85" w14:textId="3DC2B178" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="6F953D33" w14:textId="22F82813" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
-[...37 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3508" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="5391" w:type="dxa"/>
+            <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E46398C" w14:textId="1BE2A0E2" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="51078C9A" w14:textId="12C8C8D5" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63227">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="4F13B64D" w14:textId="77777777" w:rsidTr="007F316C">
+      <w:tr w:rsidR="007F316C" w:rsidRPr="00D63227" w14:paraId="0028404A" w14:textId="77777777" w:rsidTr="00425763">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="178" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B26B02" w14:textId="7E3A543F" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="4D6BB6BD" w14:textId="77777777" w:rsidR="007F316C" w:rsidRPr="00D63227" w:rsidRDefault="007F316C" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
-[...142 lines deleted...]
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3508" w:type="dxa"/>
+            <w:tcW w:w="3791" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="384E44A8" w14:textId="156ACE51" w:rsidR="007F316C" w:rsidRPr="007F316C" w:rsidRDefault="007F316C" w:rsidP="007F316C">
+          <w:p w14:paraId="384E44A8" w14:textId="156ACE51" w:rsidR="007F316C" w:rsidRPr="007F316C" w:rsidRDefault="007F316C" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F316C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Reģistrācijas numurs Uzņēmumu</w:t>
             </w:r>
             <w:r w:rsidR="002F0983">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F316C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>reģistrā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcW w:w="50" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DACAC43" w14:textId="44A49041" w:rsidR="007F316C" w:rsidRPr="00D63227" w:rsidRDefault="007F316C" w:rsidP="007F316C">
+          <w:p w14:paraId="2DACAC43" w14:textId="44A49041" w:rsidR="007F316C" w:rsidRPr="00D63227" w:rsidRDefault="007F316C" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7062E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5391" w:type="dxa"/>
+            <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="545947E7" w14:textId="77777777" w:rsidR="007F316C" w:rsidRPr="00D63227" w:rsidRDefault="007F316C" w:rsidP="007F316C">
+          <w:p w14:paraId="545947E7" w14:textId="77777777" w:rsidR="007F316C" w:rsidRPr="00D63227" w:rsidRDefault="007F316C" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F316C" w:rsidRPr="00D63227" w14:paraId="6F76B460" w14:textId="77777777" w:rsidTr="000E21A5">
+      <w:tr w:rsidR="007F316C" w:rsidRPr="00D63227" w14:paraId="6F76B460" w14:textId="77777777" w:rsidTr="00425763">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="090EE425" w14:textId="77777777" w:rsidR="00470892" w:rsidRDefault="007F316C" w:rsidP="00470892">
+          <w:p w14:paraId="3DCD24CB" w14:textId="1568B63A" w:rsidR="007F316C" w:rsidRPr="002F0983" w:rsidRDefault="003127DE" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0" w:line="278" w:lineRule="auto"/>
-[...19 lines deleted...]
-              <w:spacing w:before="195" w:after="0" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="007F316C" w:rsidRPr="002F0983">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reģistrācijas datums Uzņēmumu </w:t>
+            </w:r>
+            <w:r w:rsidR="002F0983">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
               <w:t>reģistrā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="096062F0" w14:textId="23C7FC26" w:rsidR="007F316C" w:rsidRPr="00D63227" w:rsidRDefault="007F316C" w:rsidP="007F316C">
+          <w:p w14:paraId="096062F0" w14:textId="3BCD4641" w:rsidR="007F316C" w:rsidRPr="00D63227" w:rsidRDefault="007F316C" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63227">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C64D99D" w14:textId="4762F3CC" w:rsidR="00333AB1" w:rsidRPr="00D63227" w:rsidRDefault="00333AB1" w:rsidP="3DACF00E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="84"/>
         <w:gridCol w:w="1870"/>
         <w:gridCol w:w="5630"/>
@@ -1086,531 +1012,531 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Degvielas un kurināmā operatora pilnvarotā kontaktpersona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="04D5A55C" w14:textId="77777777" w:rsidTr="3DACF00E">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA3AB1B" w14:textId="0D8BE7AB" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="2CA3AB1B" w14:textId="0D8BE7AB" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68C3E4FA" w14:textId="6437722F" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="68C3E4FA" w14:textId="6437722F" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31CECCD7" w14:textId="195165FE" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="31CECCD7" w14:textId="195165FE" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="25A6839A" w14:textId="77777777" w:rsidTr="3DACF00E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1954" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4626920B" w14:textId="57E72A90" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="4626920B" w14:textId="57E72A90" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontaktinformācija:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8B97C7" w14:textId="2B7807DD" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="0E8B97C7" w14:textId="2B7807DD" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24F6E3DA" w14:textId="213DCED1" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="24F6E3DA" w14:textId="213DCED1" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="36BE9FFD" w14:textId="77777777" w:rsidTr="3DACF00E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6418E2FE" w14:textId="44D3B0E2" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="6418E2FE" w14:textId="44D3B0E2" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0981F9" w14:textId="107E56F9" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="4F0981F9" w14:textId="107E56F9" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5712EBF3" w14:textId="4EE6FDE8" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="5712EBF3" w14:textId="4EE6FDE8" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2560C889" w14:textId="684462B4" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="2560C889" w14:textId="684462B4" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="3DACF00E" w:rsidRPr="00D63227" w14:paraId="57598D18" w14:textId="77777777" w:rsidTr="3DACF00E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF8D5CE" w14:textId="52172230" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="3BF8D5CE" w14:textId="52172230" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33FF4512" w14:textId="51DACCCF" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="33FF4512" w14:textId="51DACCCF" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>e-pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E27AFB7" w14:textId="0311AE80" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="7E27AFB7" w14:textId="0311AE80" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11769B27" w14:textId="56E6A687" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
+          <w:p w14:paraId="11769B27" w14:textId="56E6A687" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="003127DE">
             <w:pPr>
-              <w:spacing w:before="195" w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55BB1930" w14:textId="77777777" w:rsidR="006476D6" w:rsidRDefault="006476D6" w:rsidP="006476D6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1697,51 +1623,51 @@
           <w:bCs/>
           <w:color w:val="414142"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atzīmēt ar X):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F904F7E" w14:textId="77777777" w:rsidR="006B70AC" w:rsidRPr="004D06C2" w:rsidRDefault="006B70AC" w:rsidP="006B70AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="414142"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F474138" w14:textId="5AE297C6" w:rsidR="006476D6" w:rsidRDefault="008A5686" w:rsidP="004D06C2">
+    <w:p w14:paraId="3F474138" w14:textId="5AE297C6" w:rsidR="006476D6" w:rsidRDefault="008A7037" w:rsidP="004D06C2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="202684099"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1783,51 +1709,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> degvielas un kurināmā operator</w:t>
       </w:r>
       <w:r w:rsidR="006476D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s iegūtu </w:t>
       </w:r>
       <w:r w:rsidR="006476D6" w:rsidRPr="006476D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>siltumnīcefekta gāzu emisijas atļauju</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1325CA4F" w14:textId="4C762CFC" w:rsidR="00333AB1" w:rsidRDefault="008A5686" w:rsidP="004D06C2">
+    <w:p w14:paraId="1325CA4F" w14:textId="4C762CFC" w:rsidR="00333AB1" w:rsidRDefault="008A7037" w:rsidP="004D06C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-30888870"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1992,151 +1918,151 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E341A" w:rsidRPr="00D63227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(atzīmējiet ar X)</w:t>
       </w:r>
       <w:r w:rsidR="00C54DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46275336" w14:textId="0547D9C2" w:rsidR="00465EDD" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="46275336" w14:textId="0547D9C2" w:rsidR="00465EDD" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1963264685"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AF1F9B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008174B3" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dīzeļdegviela;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFA3CCB" w14:textId="5F714E92" w:rsidR="008174B3" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="5EFA3CCB" w14:textId="5F714E92" w:rsidR="008174B3" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-277404109"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A7047" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008174B3" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Benzīns;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A7E27E" w14:textId="124D2E66" w:rsidR="008174B3" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="74A7E27E" w14:textId="124D2E66" w:rsidR="008174B3" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1548407559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2151,51 +2077,51 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EC0EBC" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Degviel</w:t>
       </w:r>
       <w:r w:rsidR="0000666E" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>eļļa (mazuts);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0678D866" w14:textId="04D3A51F" w:rsidR="0000666E" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="0678D866" w14:textId="04D3A51F" w:rsidR="0000666E" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="354164301"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2237,51 +2163,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ļļa</w:t>
       </w:r>
       <w:r w:rsidR="001D43DF" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0000666E" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20220C19" w14:textId="3E1F6857" w:rsidR="0000666E" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="20220C19" w14:textId="3E1F6857" w:rsidR="0000666E" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="595052500"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2323,51 +2249,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">naftas </w:t>
       </w:r>
       <w:r w:rsidR="00D54D43" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>gāze (LPG)</w:t>
       </w:r>
       <w:r w:rsidR="001D43DF" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155307D2" w14:textId="61826155" w:rsidR="00D54D43" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="155307D2" w14:textId="61826155" w:rsidR="00D54D43" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1686668546"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2382,51 +2308,51 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D54D43" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Sašķidrinātā dabas gāze (LNG)</w:t>
       </w:r>
       <w:r w:rsidR="001D43DF" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF167DD" w14:textId="67B10839" w:rsidR="001B66E1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="5EF167DD" w14:textId="67B10839" w:rsidR="001B66E1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-644437046"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2459,151 +2385,151 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="001B66E1" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ļļas, smērvielas</w:t>
       </w:r>
       <w:r w:rsidR="00477BD5" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48187B27" w14:textId="3B27E199" w:rsidR="00477BD5" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="48187B27" w14:textId="3B27E199" w:rsidR="00477BD5" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1122192701"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A7047" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00477BD5" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Biodegviela;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B90601" w14:textId="01DB37C2" w:rsidR="00477BD5" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="62B90601" w14:textId="01DB37C2" w:rsidR="00477BD5" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-492186004"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A7047" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00103BAC" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Marķētā dīzeļdegviela;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34393FAB" w14:textId="704969BB" w:rsidR="00103BAC" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="34393FAB" w14:textId="704969BB" w:rsidR="00103BAC" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="973643965"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2627,201 +2553,201 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Petrolej</w:t>
       </w:r>
       <w:r w:rsidR="009550D0" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00103BAC" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334CA0D1" w14:textId="4869BD1C" w:rsidR="00B331C3" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="334CA0D1" w14:textId="4869BD1C" w:rsidR="00B331C3" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-316349418"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A7047" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B331C3" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dabas gāze;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC24386" w14:textId="485C784F" w:rsidR="00B331C3" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="1DC24386" w14:textId="485C784F" w:rsidR="00B331C3" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-905991617"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A7047" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B331C3" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Akmeņogles;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A53E1A" w14:textId="33027A55" w:rsidR="00B331C3" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="40A53E1A" w14:textId="33027A55" w:rsidR="00B331C3" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1068336208"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A7047" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B331C3" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Kokss;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A03015" w14:textId="335CFC2C" w:rsidR="00103BAC" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="01A03015" w14:textId="335CFC2C" w:rsidR="00103BAC" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="748394194"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2847,51 +2773,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lignīts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FF08C0" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (brūnogles)</w:t>
       </w:r>
       <w:r w:rsidR="00B331C3" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72968084" w14:textId="1F1F0D68" w:rsidR="001B66E1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="72968084" w14:textId="1F1F0D68" w:rsidR="001B66E1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-318111271"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2952,345 +2878,79 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B66E1" w:rsidRPr="000E21A5" w14:paraId="09FD6AAD" w14:textId="77777777" w:rsidTr="00B754FE">
+      <w:tr w:rsidR="001B66E1" w:rsidRPr="0012245D" w14:paraId="09FD6AAD" w14:textId="77777777" w:rsidTr="00B754FE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="284213C6" w14:textId="77777777" w:rsidR="001B66E1" w:rsidRPr="00D63227" w:rsidRDefault="001B66E1" w:rsidP="00B754FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B66E1" w:rsidRPr="000E21A5" w14:paraId="3763CF9D" w14:textId="77777777" w:rsidTr="00B754FE">
-[...264 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="73CA06B5" w14:textId="77777777" w:rsidR="001B66E1" w:rsidRDefault="001B66E1" w:rsidP="00737F56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50E03E45" w14:textId="395B3638" w:rsidR="007C5183" w:rsidRPr="00D63227" w:rsidRDefault="5714D2B4" w:rsidP="00FD72F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3306,51 +2966,51 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>b1) Līdzekļi, ar kuru palīdzību minētās degvielas un/vai kurinām</w:t>
       </w:r>
       <w:r w:rsidR="003E5776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veids tiek nodots patēriņam (atzīmējiet ar X):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471F9606" w14:textId="20EF0188" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="471F9606" w14:textId="20EF0188" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-857650835"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -3371,51 +3031,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Cauruļvadi</w:t>
       </w:r>
       <w:r w:rsidR="00401B71" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012E713E" w14:textId="4F062EC4" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="012E713E" w14:textId="4F062EC4" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1534845574"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -3436,51 +3096,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ceļa transports (piemēram, kravas automašīnas)</w:t>
       </w:r>
       <w:r w:rsidR="00401B71" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E5E007" w14:textId="7116AC22" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="57E5E007" w14:textId="7116AC22" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1209804631"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -3501,51 +3161,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Vilcieni</w:t>
       </w:r>
       <w:r w:rsidR="00401B71" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8182EE" w14:textId="7723C4FD" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="6E8182EE" w14:textId="7723C4FD" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="24370514"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -3566,51 +3226,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Kuģi</w:t>
       </w:r>
       <w:r w:rsidR="00401B71" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0597D388" w14:textId="1FA2C0B5" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="0597D388" w14:textId="1FA2C0B5" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-548525277"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -3677,246 +3337,132 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="3DACF00E" w:rsidRPr="000E21A5" w14:paraId="12F1C8AF" w14:textId="77777777" w:rsidTr="3DACF00E">
+      <w:tr w:rsidR="3DACF00E" w:rsidRPr="0012245D" w14:paraId="12F1C8AF" w14:textId="77777777" w:rsidTr="3DACF00E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CD7B2B0" w14:textId="6C0B8E7A" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DACF00E" w:rsidRPr="000E21A5" w14:paraId="73E541BB" w14:textId="77777777" w:rsidTr="3DACF00E">
-[...112 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="61D8E4F8" w14:textId="6F26B827" w:rsidR="00333AB1" w:rsidRPr="00D63227" w:rsidRDefault="5714D2B4" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="240" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>b2) Līdzekļi, ar kuru palīdzību minētās degvielas un/vai kurinām</w:t>
       </w:r>
       <w:r w:rsidR="005272B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63227">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veids tiek nodots patēriņam (atzīmējiet ar X):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777223BC" w14:textId="718AE5E3" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="777223BC" w14:textId="718AE5E3" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1545677140"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -3937,51 +3483,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Tieša saikne ar galapatērētājiem</w:t>
       </w:r>
       <w:r w:rsidR="00F91A5E" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C743F58" w14:textId="43571A28" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="3C743F58" w14:textId="43571A28" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="640701258"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -3989,86 +3535,64 @@
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001F5C36" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Degvielas </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
+        <w:t>Degvielas uzpildes stacijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91A5E" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>uzpildes</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E53293E" w14:textId="409AB9B9" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="0E53293E" w14:textId="409AB9B9" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-177048422"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -4089,51 +3613,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Degvielas/kurināmā tirgotāji</w:t>
       </w:r>
       <w:r w:rsidR="00F91A5E" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E211BD2" w14:textId="1FE229DF" w:rsidR="001F5C36" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="3E211BD2" w14:textId="1FE229DF" w:rsidR="001F5C36" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-70207754"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -4177,203 +3701,88 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="75BD793C" w14:textId="4B5CE902" w:rsidR="00333AB1" w:rsidRPr="00D63227" w:rsidRDefault="00333AB1" w:rsidP="00737F56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="3DACF00E" w:rsidRPr="000E21A5" w14:paraId="231CB543" w14:textId="77777777" w:rsidTr="3DACF00E">
+      <w:tr w:rsidR="3DACF00E" w:rsidRPr="0012245D" w14:paraId="231CB543" w14:textId="77777777" w:rsidTr="3DACF00E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="082AF068" w14:textId="6AB0515A" w:rsidR="3DACF00E" w:rsidRPr="00D63227" w:rsidRDefault="3DACF00E" w:rsidP="3DACF00E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D63227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DACF00E" w:rsidRPr="000E21A5" w14:paraId="426DFE01" w14:textId="77777777" w:rsidTr="3DACF00E">
-[...113 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="33BF26DC" w14:textId="25131A05" w:rsidR="00333AB1" w:rsidRDefault="00B97C84" w:rsidP="00B97C84">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="240" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
@@ -4440,95 +3849,97 @@
       <w:r w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Enerģētikas nozares (avota kategorijas kods </w:t>
       </w:r>
       <w:r w:rsidR="007B7E1D" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1A1):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1919AB41" w14:textId="426D02BD" w:rsidR="00F45EC0" w:rsidRPr="00737F56" w:rsidRDefault="00B35A1A" w:rsidP="00737F56">
+    <w:p w14:paraId="5BDD58D1" w14:textId="091948C5" w:rsidR="0012245D" w:rsidRPr="0012245D" w:rsidRDefault="00B35A1A" w:rsidP="0012245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroenerģijas un siltuma ražošana (avotu kategorijas kods </w:t>
       </w:r>
       <w:r w:rsidR="007764F6" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1A1a)</w:t>
       </w:r>
       <w:r w:rsidR="00933C95" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D12D27B" w14:textId="1971D289" w:rsidR="00933C95" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5D12D27B" w14:textId="1971D289" w:rsidR="00933C95" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="0012245D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1310985734"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -4550,51 +3961,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00345F03" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">lektrības ražošana </w:t>
       </w:r>
       <w:r w:rsidR="002E2F4B" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(avotu kategorijas kods 1A1a i)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C380F85" w14:textId="683498D9" w:rsidR="002E2F4B" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="6C380F85" w14:textId="683498D9" w:rsidR="002E2F4B" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="195592227"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -4609,518 +4020,530 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002E2F4B" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>siltumenerģijas un elektroenerģijas koģenerācijas stacijas (avota kategorijas kods 1A1a ii)</w:t>
       </w:r>
       <w:r w:rsidR="001C3B12" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47339968" w14:textId="4FBCFD67" w:rsidR="0094347F" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="47339968" w14:textId="4C1D62FD" w:rsidR="0094347F" w:rsidRPr="00737F56" w:rsidRDefault="0094347F" w:rsidP="0012245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...27 lines deleted...]
-      <w:r w:rsidR="0094347F" w:rsidRPr="00737F56">
+      <w:r w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tajās ražo siltumu, ko izmanto komerciālajā/sabiedriskajā sektorā (avota kategorijas kods 1A4a) un mājsaimniecības sektorā (avota kategorijas kods 1A4b) vajadzībām vai nu tieši, vai ar centralizētās siltumapgādes tīklu starpniecību, tai skaitā darbības procesa nodrošināšanai?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373453F3" w14:textId="083A0AC0" w:rsidR="00A41B75" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="373453F3" w14:textId="78D51557" w:rsidR="00A41B75" w:rsidRPr="00737F56" w:rsidRDefault="0012245D" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1368370498"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F41953" w:rsidRPr="00737F56">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A41B75" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Jā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D594BCA" w14:textId="17F50971" w:rsidR="00A41B75" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="531E2519" w14:textId="6CAC7C69" w:rsidR="0012245D" w:rsidRPr="0012245D" w:rsidRDefault="0012245D" w:rsidP="0012245D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="2017884642"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F5C36" w:rsidRPr="00737F56">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A41B75" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nē</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01641E08" w14:textId="75CCAB9E" w:rsidR="002E2F4B" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="01641E08" w14:textId="2315FB42" w:rsidR="002E2F4B" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-2100394150"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009F296B" w:rsidRPr="00737F56">
+          <w:r w:rsidR="0012245D">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002E2F4B" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>katlu mājas (avota kategorijas kods 1A1a iii)</w:t>
       </w:r>
       <w:r w:rsidR="00A41B75" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1750F510" w14:textId="1DFEC454" w:rsidR="00A41B75" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="1750F510" w14:textId="28B18A5D" w:rsidR="00A41B75" w:rsidRPr="00737F56" w:rsidRDefault="00A41B75" w:rsidP="0012245D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tajās ražo siltumu, ko izmanto </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81620" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>komerciāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1037" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81620" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>/sabiedriska</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1037" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81620" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sektor</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1037" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81620" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (avota kategorijas kods 1A4a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1037" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mājsaimniecības sektor</w:t>
+      </w:r>
+      <w:r w:rsidR="0094347F" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1037" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (avota kategorijas kods 1A4b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vajadzībām vai nu tieši, vai ar centralizētās siltumapgādes tīklu starpniecību, tai skaitā darbības procesa nodrošināšanai?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380FDFB4" w14:textId="43DF0926" w:rsidR="00A41B75" w:rsidRPr="00737F56" w:rsidRDefault="0012245D" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...156 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="421229199"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009F296B" w:rsidRPr="00737F56">
+          <w:r w:rsidR="00B52B8C">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00B52B8C" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A41B75" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Jā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48391222" w14:textId="1986773E" w:rsidR="00A41B75" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="48391222" w14:textId="15DB1576" w:rsidR="00A41B75" w:rsidRPr="00737F56" w:rsidRDefault="0012245D" w:rsidP="0012245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1641527956"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009F296B" w:rsidRPr="00737F56">
+          <w:r w:rsidR="00B52B8C">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00B52B8C" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00A41B75" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nē</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE752E7" w14:textId="1DB0B0DB" w:rsidR="00015A86" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="1EE752E7" w14:textId="1DB0B0DB" w:rsidR="00015A86" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-2009824810"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -5140,51 +4563,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00015E31" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Naftas rafinēšana </w:t>
       </w:r>
       <w:r w:rsidR="00015A86" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(avotu kategorijas kods 1A1b)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F221EC7" w14:textId="3E08B11F" w:rsidR="007764F6" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="6F221EC7" w14:textId="3E08B11F" w:rsidR="007764F6" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-2070640015"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -5214,51 +4637,51 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Cietā kurināmā ražošana un citas enerģijas nozares (avotu kategorijas kods 1A1</w:t>
       </w:r>
       <w:r w:rsidR="00664701" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
       <w:r w:rsidR="00933C95" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD2A205" w14:textId="0A0E1553" w:rsidR="00933C95" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="6AD2A205" w14:textId="0A0E1553" w:rsidR="00933C95" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1977128148"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5291,51 +4714,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nāmā ražošana</w:t>
       </w:r>
       <w:r w:rsidR="00B83D6C" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B83D6C" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(avotu kategorijas kods 1A1c i)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD538B8" w14:textId="3FD22D1F" w:rsidR="0067373E" w:rsidRDefault="008A5686" w:rsidP="00EA14AD">
+    <w:p w14:paraId="7981E8CC" w14:textId="096338AE" w:rsidR="00425763" w:rsidRPr="0012245D" w:rsidRDefault="008A7037" w:rsidP="0012245D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-2105181078"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5359,103 +4782,148 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Citas enerģijas nozares (</w:t>
       </w:r>
       <w:r w:rsidR="00810976" w:rsidRPr="00B83D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>avotu kategorijas kods 1A1c i</w:t>
       </w:r>
       <w:r w:rsidR="00810976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>i)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A6E609" w14:textId="77777777" w:rsidR="00EA14AD" w:rsidRPr="00737F56" w:rsidRDefault="00EA14AD" w:rsidP="00670966">
-[...9 lines deleted...]
-    <w:p w14:paraId="2DB7A9EF" w14:textId="626137C0" w:rsidR="00AB3627" w:rsidRPr="00737F56" w:rsidRDefault="00376A93" w:rsidP="00670966">
+    <w:p w14:paraId="691E5CF6" w14:textId="77777777" w:rsidR="009A441C" w:rsidRDefault="009A441C" w:rsidP="00670966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737F56">
+    </w:p>
+    <w:p w14:paraId="7632A15A" w14:textId="77777777" w:rsidR="009A441C" w:rsidRDefault="009A441C" w:rsidP="00670966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="120" w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apstrādes rūpniecība un būvniecība </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A4209" w:rsidRPr="00737F56">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D66DA3D" w14:textId="77777777" w:rsidR="009A441C" w:rsidRDefault="009A441C" w:rsidP="00670966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="120" w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB7A9EF" w14:textId="0F64E9B7" w:rsidR="00AB3627" w:rsidRPr="00737F56" w:rsidRDefault="00376A93" w:rsidP="00670966">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="120" w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Apstrādes rūpniecība un būvniecība </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4209" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>(avota kategorijas kods 1A2):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30164E8B" w14:textId="5A669F32" w:rsidR="005A4209" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="30164E8B" w14:textId="5A669F32" w:rsidR="005A4209" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1795481852"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5497,51 +4965,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (avota kategorijas kods 1A</w:t>
       </w:r>
       <w:r w:rsidR="00CD0BDF" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2a</w:t>
       </w:r>
       <w:r w:rsidR="005A4209" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750535D5" w14:textId="195078F6" w:rsidR="00CD0BDF" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="750535D5" w14:textId="195078F6" w:rsidR="00CD0BDF" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1541967796"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5556,51 +5024,51 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CD0BDF" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">krāsaino metālu ražošana </w:t>
       </w:r>
       <w:r w:rsidR="00600E60" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(avota kategorijas kods 1A2b)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571A9C36" w14:textId="2FA4CE41" w:rsidR="00600E60" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="571A9C36" w14:textId="2FA4CE41" w:rsidR="00600E60" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-121153589"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5615,51 +5083,51 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00600E60" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ķīmisko vielu ražošana </w:t>
       </w:r>
       <w:r w:rsidR="00EF0E7B" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(avota kategorijas kods 1A2c)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1D8EA2" w14:textId="1AC5904A" w:rsidR="00EF0E7B" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="3D1D8EA2" w14:textId="1AC5904A" w:rsidR="00EF0E7B" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-536267156"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5685,51 +5153,51 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">papīra, papīra izstrādājumu ražošana un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF0E7B" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>apdruka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007E0246" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (avota kategorijas kods 1A2d)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332E2104" w14:textId="19994191" w:rsidR="00897519" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="332E2104" w14:textId="19994191" w:rsidR="00897519" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1326279246"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5744,51 +5212,51 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007E0246" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pārtikas produktu, dzērienu</w:t>
       </w:r>
       <w:r w:rsidR="00897519" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tabakas ražošana (avota kategorijas kods 1A2e)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A05DEF" w14:textId="66F7272D" w:rsidR="007E0246" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="22A05DEF" w14:textId="66F7272D" w:rsidR="007E0246" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1679846699"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5812,51 +5280,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nemetālisko minerālu izstrādājumu ražošana (avota kategorijas kods 1A2</w:t>
       </w:r>
       <w:r w:rsidR="00760836" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00F856E9" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5A3A45" w14:textId="02466A5A" w:rsidR="006C3172" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="5F5A3A45" w14:textId="02466A5A" w:rsidR="006C3172" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1202050604"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5889,101 +5357,101 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(avota kategorijas kods 1A2</w:t>
       </w:r>
       <w:r w:rsidR="005005E0" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="006C3172" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1C3D86" w14:textId="5941804F" w:rsidR="005005E0" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="2E1C3D86" w14:textId="5941804F" w:rsidR="005005E0" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1641795911"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005005E0" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tehnika (avota kategorijas kods 1A2h)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEA872E" w14:textId="756EC7DD" w:rsidR="00647F5D" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="3DEA872E" w14:textId="756EC7DD" w:rsidR="00647F5D" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1785107420"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5998,51 +5466,51 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F2CB7" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ieguves rūpniecība (izņemot kurināmo) un karjeru izstrāde</w:t>
       </w:r>
       <w:r w:rsidR="00647F5D" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (avota kategorijas kods 1A2i)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A408871" w14:textId="7354CC7D" w:rsidR="00760836" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="4A408871" w14:textId="7354CC7D" w:rsidR="00760836" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-50380220"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -6057,151 +5525,151 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00032A00" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">koks un koksnes </w:t>
       </w:r>
       <w:r w:rsidR="00C444DD" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izstrādājumi (avota kategorijas kods 1A2j)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325F1C44" w14:textId="5E640CDF" w:rsidR="00C444DD" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="325F1C44" w14:textId="5E640CDF" w:rsidR="00C444DD" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-387881129"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00581FBE" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>celtniecība (avota kategorijas kods 1A2k)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686283A3" w14:textId="67122590" w:rsidR="00581FBE" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="686283A3" w14:textId="67122590" w:rsidR="00581FBE" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="54679429"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B956C0" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tekstils un āda (avota kategorijas kods 1A2l)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E839C7" w14:textId="26740AFC" w:rsidR="00AB3627" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="53E839C7" w14:textId="26740AFC" w:rsidR="00AB3627" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="829024554"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -6277,459 +5745,477 @@
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Transports (avota kategorijas kods 1A3):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F93528" w14:textId="507C22D1" w:rsidR="00F83C44" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="57F93528" w14:textId="507C22D1" w:rsidR="00F83C44" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="2064214093"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F83C44" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iekšzemes gaisa transports (avota kategorijas kods 1A3a);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51424A94" w14:textId="6171653A" w:rsidR="00F83C44" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="51424A94" w14:textId="6171653A" w:rsidR="00F83C44" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-745880281"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F83C44" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>autotransports (avota kategorijas kods 1A3b)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AABB67F" w14:textId="65261721" w:rsidR="008F600C" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="3AABB67F" w14:textId="65261721" w:rsidR="008F600C" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1052222918"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F600C" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dzelzceļa transports (avota kategorijas kods 1A3c)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6884E91F" w14:textId="4D19BC5B" w:rsidR="008F600C" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="6884E91F" w14:textId="4D19BC5B" w:rsidR="008F600C" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1360274057"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F600C" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iekšzemes kuģošana (avota kategorijas kods 1A3d)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1540F84F" w14:textId="7EA4BD72" w:rsidR="004E4D05" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="1540F84F" w14:textId="7EA4BD72" w:rsidR="004E4D05" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="2076397292"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F600C" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>cits transports (avota kategorijas kods 1A3e)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F278B7" w14:textId="60F23043" w:rsidR="00AB3627" w:rsidRPr="00737F56" w:rsidRDefault="00A93BFA" w:rsidP="00737F56">
+    <w:p w14:paraId="35B0246A" w14:textId="77777777" w:rsidR="00514B44" w:rsidRDefault="00514B44" w:rsidP="00737F56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737F56">
+    </w:p>
+    <w:p w14:paraId="27F278B7" w14:textId="65277493" w:rsidR="00AB3627" w:rsidRPr="00737F56" w:rsidRDefault="00A93BFA" w:rsidP="00737F56">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Citas nozares</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007040BE" w:rsidRPr="00737F56">
+      </w:pPr>
+      <w:r w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (avota kategorijas kods 1A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00737F56">
+        <w:t>Citas nozares</w:t>
+      </w:r>
+      <w:r w:rsidR="007040BE" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007040BE" w:rsidRPr="00737F56">
+        <w:t xml:space="preserve"> (avota kategorijas kods 1A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007040BE" w:rsidRPr="00737F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372E8515" w14:textId="779AB584" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="372E8515" w14:textId="779AB584" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-1273785721"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>komerciālais/sabiedriskais sektors (avota kategorijas kods 1A4a)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B6E3B7" w14:textId="3C65CC62" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="67B6E3B7" w14:textId="3C65CC62" w:rsidR="00333AB1" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="583350694"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="5714D2B4" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mājsaimniecības sektors (avota kategorijas kods 1A4b)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0A75A7" w14:textId="46FAFB0C" w:rsidR="00A93BFA" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="6F0A75A7" w14:textId="46FAFB0C" w:rsidR="00A93BFA" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-621604454"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -6744,51 +6230,51 @@
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A93BFA" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lauksaimniecība, mežsaimniecība un zivsaimniecība (avota kategorijas kods 1A4c)</w:t>
       </w:r>
       <w:r w:rsidR="002F6A5A" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6123C8" w14:textId="12100B11" w:rsidR="002F6A5A" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="6C6123C8" w14:textId="12100B11" w:rsidR="002F6A5A" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1166592101"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -6812,51 +6298,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>stacionārās iekārtas (avota kategorijas kods 1A4c</w:t>
       </w:r>
       <w:r w:rsidR="0010080E" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="004D3A5E" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3105B29F" w14:textId="24EC6149" w:rsidR="0010080E" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="3105B29F" w14:textId="24EC6149" w:rsidR="0010080E" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1601989997"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -6891,51 +6377,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00881017" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>transportlīdzekļi</w:t>
       </w:r>
       <w:r w:rsidR="0010080E" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un cita tehnika (avota kategorijas kods 1A4c ii)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA2FC3A" w14:textId="5FAD578A" w:rsidR="0010080E" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="0EA2FC3A" w14:textId="5FAD578A" w:rsidR="0010080E" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1506468514"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -7032,158 +6518,164 @@
       <w:r w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Nenorādī</w:t>
       </w:r>
       <w:r w:rsidR="002F6A5A" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tā nozares (avota kategorijas kods 1A5):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2448315C" w14:textId="2DBAD539" w:rsidR="00385559" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="2448315C" w14:textId="2DBAD539" w:rsidR="00385559" w:rsidRPr="00737F56" w:rsidRDefault="008A7037" w:rsidP="00737F56">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="-2119674561"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00385559" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>citi stacionārie avoti (avota kategorijas kods 1A5a)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009A6480" w14:textId="5FE2155D" w:rsidR="00385559" w:rsidRPr="00737F56" w:rsidRDefault="008A5686" w:rsidP="00737F56">
+    <w:p w14:paraId="3CDB5ED8" w14:textId="733A14B8" w:rsidR="000E3337" w:rsidRDefault="008A7037" w:rsidP="001C025C">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:id w:val="1171996492"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD72F4" w:rsidRPr="00737F56">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="lv-LV"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00385559" w:rsidRPr="00737F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>citi transportlīdzekļi un tehnika (avota kategorijas kods 1A5b)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDB5ED8" w14:textId="77777777" w:rsidR="000E3337" w:rsidRPr="006325D6" w:rsidRDefault="000E3337" w:rsidP="00737F56">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="429D08E2" w14:textId="77777777" w:rsidR="001C025C" w:rsidRPr="001C025C" w:rsidRDefault="001C025C" w:rsidP="001C025C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="140DBAA7" w14:textId="11ED9FA8" w:rsidR="00ED0173" w:rsidRPr="000E3337" w:rsidRDefault="008A5686" w:rsidP="00ED0173">
+    <w:p w14:paraId="7AEE7810" w14:textId="2C9F3828" w:rsidR="005531B5" w:rsidRPr="001C025C" w:rsidRDefault="008A7037" w:rsidP="001C025C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -7264,95 +6756,61 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00ED0173" w:rsidRPr="00C94DD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">) lietojumu (-s) un </w:t>
       </w:r>
       <w:r w:rsidR="000E3337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>saskaņā ar</w:t>
       </w:r>
-      <w:r w:rsidR="000E3337" w:rsidRPr="000E3337">
+      <w:r w:rsidR="000E3337" w:rsidRPr="003127DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Nr. </w:t>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regulas Nr. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="000E3337" w:rsidRPr="000E3337">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2018/2066</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F5E9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7408,69 +6866,64 @@
       <w:r w:rsidR="000E3337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED0173" w:rsidRPr="00C94DD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>piemēro darbības jomas faktoru (tvēruma faktoru) 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C078E63" w14:textId="32884F85" w:rsidR="00333AB1" w:rsidRDefault="00333AB1" w:rsidP="007C5183">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="257" w:lineRule="auto"/>
+    <w:p w14:paraId="201BFFFD" w14:textId="77777777" w:rsidR="001C025C" w:rsidRDefault="001C025C" w:rsidP="005D04BD">
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AEE7810" w14:textId="77777777" w:rsidR="005531B5" w:rsidRDefault="005531B5" w:rsidP="007C5183">
-[...8 lines deleted...]
-    <w:p w14:paraId="34955FBA" w14:textId="1D2554A2" w:rsidR="004C1E2D" w:rsidRPr="00C93B3B" w:rsidRDefault="004C1E2D" w:rsidP="005D04BD">
+    <w:p w14:paraId="34955FBA" w14:textId="6D3860AD" w:rsidR="004C1E2D" w:rsidRPr="00C93B3B" w:rsidRDefault="004C1E2D" w:rsidP="005D04BD">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6186404E" w14:textId="11F221C1" w:rsidR="004C1E2D" w:rsidRPr="00C93B3B" w:rsidRDefault="004C1E2D" w:rsidP="004C1E2D">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -7552,134 +7005,84 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="006B6EC7" w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(paraksts, tā atšifrējums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765DD317" w14:textId="0CE69D6B" w:rsidR="004C1E2D" w:rsidRPr="00C93B3B" w:rsidRDefault="004C1E2D" w:rsidP="00D761C2">
+    <w:p w14:paraId="765DD317" w14:textId="1E187DCF" w:rsidR="004C1E2D" w:rsidRPr="00C93B3B" w:rsidRDefault="004C1E2D" w:rsidP="00D761C2">
       <w:pPr>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C93B3B">
-[...48 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D761C2" w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087802A2" w14:textId="050B3A20" w:rsidR="004C1E2D" w:rsidRPr="00C93B3B" w:rsidRDefault="004C1E2D" w:rsidP="004C1E2D">
+    <w:p w14:paraId="2DAABCCC" w14:textId="4171B765" w:rsidR="001C025C" w:rsidRPr="00514B44" w:rsidRDefault="004C1E2D" w:rsidP="00514B44">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -7728,223 +7131,175 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C93B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(pārstāvētais uzņēmums, ieņemamais amats tajā)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F09BC44" w14:textId="75D8F19B" w:rsidR="004C1E2D" w:rsidRPr="0062019F" w:rsidRDefault="004C1E2D" w:rsidP="004C1E2D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="07973F97" w14:textId="0A19B674" w:rsidR="00C777CF" w:rsidRPr="00C777CF" w:rsidRDefault="001C025C" w:rsidP="001C025C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5DDB2363">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>*Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C777CF" w:rsidRPr="00C777CF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Picture 1439289129" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:10pt;height:10pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Picture 1439289129" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="Picture 1514493019" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:10pt;height:10pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Picture 1514493019" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId2" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05F8A79F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C7C3100"/>
     <w:lvl w:ilvl="0" w:tplc="3C6EBD92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0972BE60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9809,253 +9164,267 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="3DE85D80"/>
     <w:rsid w:val="00004270"/>
     <w:rsid w:val="0000666E"/>
     <w:rsid w:val="0001095E"/>
     <w:rsid w:val="00015A86"/>
     <w:rsid w:val="00015E31"/>
     <w:rsid w:val="000263BC"/>
     <w:rsid w:val="00032A00"/>
     <w:rsid w:val="000501D4"/>
     <w:rsid w:val="000622C5"/>
     <w:rsid w:val="0006519C"/>
     <w:rsid w:val="000A7047"/>
     <w:rsid w:val="000E21A5"/>
     <w:rsid w:val="000E3337"/>
     <w:rsid w:val="000E7C58"/>
     <w:rsid w:val="000F37C9"/>
     <w:rsid w:val="0010080E"/>
     <w:rsid w:val="00103BAC"/>
     <w:rsid w:val="0011294B"/>
+    <w:rsid w:val="0012245D"/>
     <w:rsid w:val="00176D79"/>
     <w:rsid w:val="00181B72"/>
     <w:rsid w:val="00190AEE"/>
     <w:rsid w:val="00196EAB"/>
     <w:rsid w:val="001B43BB"/>
     <w:rsid w:val="001B6091"/>
     <w:rsid w:val="001B66E1"/>
+    <w:rsid w:val="001C025C"/>
     <w:rsid w:val="001C3B12"/>
     <w:rsid w:val="001C4420"/>
     <w:rsid w:val="001D1CF2"/>
     <w:rsid w:val="001D4011"/>
     <w:rsid w:val="001D43DF"/>
     <w:rsid w:val="001F5C36"/>
     <w:rsid w:val="001F5E9B"/>
     <w:rsid w:val="00224563"/>
     <w:rsid w:val="00231993"/>
     <w:rsid w:val="00240FF2"/>
     <w:rsid w:val="002648DD"/>
     <w:rsid w:val="00275FC2"/>
     <w:rsid w:val="00281846"/>
     <w:rsid w:val="00281FCD"/>
     <w:rsid w:val="002C51D5"/>
     <w:rsid w:val="002D0595"/>
     <w:rsid w:val="002E23CE"/>
     <w:rsid w:val="002E2F4B"/>
     <w:rsid w:val="002F0983"/>
     <w:rsid w:val="002F1C70"/>
     <w:rsid w:val="002F4A7A"/>
     <w:rsid w:val="002F6A5A"/>
+    <w:rsid w:val="003127DE"/>
     <w:rsid w:val="0032320C"/>
     <w:rsid w:val="00333AB1"/>
     <w:rsid w:val="00343678"/>
     <w:rsid w:val="00345F03"/>
     <w:rsid w:val="00376A93"/>
     <w:rsid w:val="00385559"/>
     <w:rsid w:val="003A447A"/>
     <w:rsid w:val="003A50DB"/>
     <w:rsid w:val="003D5F03"/>
     <w:rsid w:val="003E5776"/>
     <w:rsid w:val="003F559F"/>
     <w:rsid w:val="003F6630"/>
     <w:rsid w:val="00401B71"/>
     <w:rsid w:val="004061F8"/>
     <w:rsid w:val="00407A98"/>
     <w:rsid w:val="00423A70"/>
+    <w:rsid w:val="00425763"/>
     <w:rsid w:val="004329E0"/>
     <w:rsid w:val="00465EDD"/>
     <w:rsid w:val="00470892"/>
     <w:rsid w:val="00477237"/>
     <w:rsid w:val="00477BD5"/>
     <w:rsid w:val="00482F30"/>
     <w:rsid w:val="0048727F"/>
     <w:rsid w:val="004A0776"/>
     <w:rsid w:val="004C1E2D"/>
     <w:rsid w:val="004D06C2"/>
     <w:rsid w:val="004D3A5E"/>
     <w:rsid w:val="004E4D05"/>
     <w:rsid w:val="004F4AFC"/>
     <w:rsid w:val="005005E0"/>
+    <w:rsid w:val="00514B44"/>
     <w:rsid w:val="00520351"/>
     <w:rsid w:val="005272B9"/>
     <w:rsid w:val="00532BF2"/>
     <w:rsid w:val="00544D23"/>
     <w:rsid w:val="0054703E"/>
     <w:rsid w:val="005531B5"/>
     <w:rsid w:val="0056087C"/>
     <w:rsid w:val="005734F7"/>
     <w:rsid w:val="00580B7A"/>
     <w:rsid w:val="00581FBE"/>
+    <w:rsid w:val="00594E7D"/>
     <w:rsid w:val="0059708B"/>
     <w:rsid w:val="005A4209"/>
     <w:rsid w:val="005C13E9"/>
     <w:rsid w:val="005D04BD"/>
     <w:rsid w:val="005D2CAB"/>
     <w:rsid w:val="005E341A"/>
     <w:rsid w:val="005F2CB7"/>
     <w:rsid w:val="00600E60"/>
     <w:rsid w:val="00625506"/>
     <w:rsid w:val="006325D6"/>
     <w:rsid w:val="006338B3"/>
     <w:rsid w:val="0064137E"/>
     <w:rsid w:val="00641B16"/>
     <w:rsid w:val="006476D6"/>
     <w:rsid w:val="00647F5D"/>
     <w:rsid w:val="00651D45"/>
     <w:rsid w:val="00661154"/>
     <w:rsid w:val="00664701"/>
     <w:rsid w:val="00667163"/>
     <w:rsid w:val="00670966"/>
     <w:rsid w:val="00670BF0"/>
     <w:rsid w:val="0067373E"/>
     <w:rsid w:val="006B6EC7"/>
     <w:rsid w:val="006B70AC"/>
     <w:rsid w:val="006C316A"/>
     <w:rsid w:val="006C3172"/>
     <w:rsid w:val="006E4DBF"/>
     <w:rsid w:val="007040BE"/>
     <w:rsid w:val="00711EF1"/>
+    <w:rsid w:val="00723006"/>
     <w:rsid w:val="00737F56"/>
     <w:rsid w:val="00760836"/>
     <w:rsid w:val="00772D56"/>
     <w:rsid w:val="007764F6"/>
     <w:rsid w:val="007776BC"/>
     <w:rsid w:val="007B7E1D"/>
     <w:rsid w:val="007C5183"/>
     <w:rsid w:val="007E0246"/>
     <w:rsid w:val="007F316C"/>
     <w:rsid w:val="007F5082"/>
     <w:rsid w:val="0081028F"/>
     <w:rsid w:val="00810976"/>
     <w:rsid w:val="008131A0"/>
     <w:rsid w:val="008174B3"/>
     <w:rsid w:val="00842C7A"/>
     <w:rsid w:val="0087449A"/>
     <w:rsid w:val="00881017"/>
     <w:rsid w:val="00897519"/>
     <w:rsid w:val="008A20F5"/>
     <w:rsid w:val="008C196A"/>
     <w:rsid w:val="008D252C"/>
     <w:rsid w:val="008F600C"/>
     <w:rsid w:val="009112A3"/>
     <w:rsid w:val="00933C95"/>
     <w:rsid w:val="0094347F"/>
     <w:rsid w:val="009550D0"/>
     <w:rsid w:val="00977D2A"/>
+    <w:rsid w:val="00982B72"/>
     <w:rsid w:val="00984E13"/>
     <w:rsid w:val="00993257"/>
+    <w:rsid w:val="009A441C"/>
     <w:rsid w:val="009D3B28"/>
     <w:rsid w:val="009E6686"/>
     <w:rsid w:val="009F296B"/>
     <w:rsid w:val="00A07D37"/>
     <w:rsid w:val="00A41B75"/>
     <w:rsid w:val="00A52491"/>
     <w:rsid w:val="00A93BFA"/>
     <w:rsid w:val="00AA39D4"/>
     <w:rsid w:val="00AA63AE"/>
     <w:rsid w:val="00AB3627"/>
     <w:rsid w:val="00AB43BF"/>
     <w:rsid w:val="00AD4635"/>
     <w:rsid w:val="00AF1F9B"/>
     <w:rsid w:val="00B16674"/>
     <w:rsid w:val="00B331C3"/>
     <w:rsid w:val="00B35A1A"/>
+    <w:rsid w:val="00B46B3F"/>
     <w:rsid w:val="00B479A6"/>
+    <w:rsid w:val="00B52B8C"/>
     <w:rsid w:val="00B559ED"/>
     <w:rsid w:val="00B605D0"/>
     <w:rsid w:val="00B6617C"/>
     <w:rsid w:val="00B709FE"/>
     <w:rsid w:val="00B8173A"/>
     <w:rsid w:val="00B83D6C"/>
     <w:rsid w:val="00B956C0"/>
     <w:rsid w:val="00B97C84"/>
     <w:rsid w:val="00BB1DA8"/>
     <w:rsid w:val="00BB52AF"/>
     <w:rsid w:val="00BC3EAB"/>
     <w:rsid w:val="00BC7321"/>
     <w:rsid w:val="00BD1037"/>
     <w:rsid w:val="00C26276"/>
     <w:rsid w:val="00C36A57"/>
     <w:rsid w:val="00C444DD"/>
     <w:rsid w:val="00C54DF5"/>
     <w:rsid w:val="00C6042B"/>
     <w:rsid w:val="00C777CF"/>
     <w:rsid w:val="00C81620"/>
     <w:rsid w:val="00C87785"/>
     <w:rsid w:val="00C93B3B"/>
     <w:rsid w:val="00C94DD8"/>
     <w:rsid w:val="00CA2777"/>
     <w:rsid w:val="00CD0BDF"/>
     <w:rsid w:val="00CD0E6D"/>
     <w:rsid w:val="00CF00EC"/>
     <w:rsid w:val="00CF1511"/>
     <w:rsid w:val="00CF6B5C"/>
     <w:rsid w:val="00CF76C8"/>
     <w:rsid w:val="00D04845"/>
     <w:rsid w:val="00D32E38"/>
     <w:rsid w:val="00D54D43"/>
     <w:rsid w:val="00D63227"/>
     <w:rsid w:val="00D64185"/>
     <w:rsid w:val="00D64C56"/>
     <w:rsid w:val="00D761C2"/>
     <w:rsid w:val="00D84C00"/>
     <w:rsid w:val="00D9159B"/>
     <w:rsid w:val="00D93BFB"/>
     <w:rsid w:val="00DA32FF"/>
     <w:rsid w:val="00DB2624"/>
     <w:rsid w:val="00DB4D6F"/>
     <w:rsid w:val="00DB6FFB"/>
     <w:rsid w:val="00DC01F3"/>
     <w:rsid w:val="00DE1B6F"/>
     <w:rsid w:val="00DF418F"/>
     <w:rsid w:val="00DF711E"/>
+    <w:rsid w:val="00E10C36"/>
     <w:rsid w:val="00E11608"/>
     <w:rsid w:val="00E13B75"/>
     <w:rsid w:val="00E27CD9"/>
     <w:rsid w:val="00E35525"/>
     <w:rsid w:val="00E42570"/>
     <w:rsid w:val="00E43CCC"/>
     <w:rsid w:val="00E513F1"/>
     <w:rsid w:val="00E54035"/>
+    <w:rsid w:val="00E65849"/>
     <w:rsid w:val="00E65B1C"/>
     <w:rsid w:val="00E842E1"/>
     <w:rsid w:val="00EA14AD"/>
+    <w:rsid w:val="00EA6655"/>
     <w:rsid w:val="00EB2A0C"/>
     <w:rsid w:val="00EC0EBC"/>
     <w:rsid w:val="00ED0173"/>
     <w:rsid w:val="00ED7C8D"/>
     <w:rsid w:val="00EE1AFB"/>
     <w:rsid w:val="00EF0E7B"/>
     <w:rsid w:val="00F01C27"/>
     <w:rsid w:val="00F150B5"/>
     <w:rsid w:val="00F41953"/>
     <w:rsid w:val="00F45EC0"/>
     <w:rsid w:val="00F538F2"/>
     <w:rsid w:val="00F60D51"/>
     <w:rsid w:val="00F83C44"/>
     <w:rsid w:val="00F856E9"/>
     <w:rsid w:val="00F90205"/>
     <w:rsid w:val="00F91A5E"/>
     <w:rsid w:val="00F93D47"/>
     <w:rsid w:val="00FB380F"/>
     <w:rsid w:val="00FD06BE"/>
     <w:rsid w:val="00FD61B9"/>
     <w:rsid w:val="00FD72F4"/>
     <w:rsid w:val="00FE212C"/>
     <w:rsid w:val="00FE67B6"/>
     <w:rsid w:val="00FF08C0"/>
     <w:rsid w:val="00FF4CFF"/>
@@ -11582,76 +10951,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2b2fd103-8244-4121-84c3-187fdea5d12b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4723</Characters>
+  <Pages>3</Pages>
+  <Words>807</Words>
+  <Characters>4605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>393</Lines>
-  <Paragraphs>174</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5225</CharactersWithSpaces>
+  <CharactersWithSpaces>5402</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lelde Vištarte</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100686C1522FE5FB74789807E94099BF38F</vt:lpwstr>
   </property>